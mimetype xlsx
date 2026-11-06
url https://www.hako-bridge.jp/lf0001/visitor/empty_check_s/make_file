--- v4 (2026-08-12)
+++ v5 (2026-11-06)
@@ -32,90 +32,90 @@
   <sheets>
     <sheet name="配送指示書" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'配送指示書'!$A$2:$V$31</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>枚数</t>
   </si>
   <si>
     <t>／</t>
   </si>
   <si>
     <t>配　送　指　示　書</t>
   </si>
   <si>
     <t>問合せNo</t>
   </si>
   <si>
-    <t>株式会社ルーフィ　御中</t>
+    <t>LinksMile Japan株式会社　御中</t>
   </si>
   <si>
     <t>下記の配送について、宜しくお願いします。</t>
   </si>
   <si>
     <t>（※印は任意項目です。）</t>
   </si>
   <si>
     <t>日　時　と　温　度　帯　情　報</t>
   </si>
   <si>
     <t>集荷時間</t>
   </si>
   <si>
     <t>□</t>
   </si>
   <si>
     <t>即時</t>
   </si>
   <si>
     <t>☑</t>
   </si>
   <si>
     <t>日時指定</t>
   </si>
   <si>
     <t>※</t>
   </si>
   <si>
     <t>月</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>（</t>
   </si>
   <si>
-    <t>木</t>
+    <t>土</t>
   </si>
   <si>
     <t>）</t>
   </si>
   <si>
     <t>時刻</t>
   </si>
   <si>
     <t>時</t>
   </si>
   <si>
     <t>分</t>
   </si>
   <si>
     <t>納品時間</t>
   </si>
   <si>
     <t>最短</t>
   </si>
   <si>
     <t>温 度 帯</t>
   </si>
   <si>
     <t>常温</t>
   </si>
@@ -158,51 +158,51 @@
   <si>
     <t>納品</t>
   </si>
   <si>
     <t>商　品　情　報　(※）</t>
   </si>
   <si>
     <t>品名</t>
   </si>
   <si>
     <t>数量（個/ケース）</t>
   </si>
   <si>
     <t>重量（単位）</t>
   </si>
   <si>
     <t>備　　　　考　(※）</t>
   </si>
   <si>
     <t>御 社 名</t>
   </si>
   <si>
     <t>➡</t>
   </si>
   <si>
-    <t>株式会社ルーフィ</t>
+    <t>LinksMile Japan株式会社</t>
   </si>
   <si>
     <t>部 署 名</t>
   </si>
   <si>
     <t>電話番号</t>
   </si>
   <si>
     <t>03-5255-3282</t>
   </si>
   <si>
     <t>ＦＡＸ</t>
   </si>
   <si>
     <t>03-5255-3288</t>
   </si>
   <si>
     <t>ＦＡＸ送信後、必ず上記
 電話番号にご連絡下さい。</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
@@ -1676,57 +1676,57 @@
       <c r="AW9" s="16"/>
     </row>
     <row r="10" spans="1:49" customHeight="1" ht="31.5">
       <c r="A10" s="63" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="64"/>
       <c r="C10" s="65"/>
       <c r="D10" s="43" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="46" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="43" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="66" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="67"/>
       <c r="I10" s="25" t="s">
         <v>13</v>
       </c>
       <c r="J10" s="34">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="K10" s="34" t="s">
         <v>14</v>
       </c>
       <c r="L10" s="34">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="M10" s="34" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="O10" s="34" t="s">
         <v>17</v>
       </c>
       <c r="P10" s="34" t="s">
         <v>18</v>
       </c>
       <c r="Q10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="R10" s="67"/>
       <c r="S10" s="17"/>
       <c r="T10" s="34" t="s">
         <v>20</v>
       </c>
       <c r="U10" s="34"/>
       <c r="V10" s="24" t="s">
         <v>21</v>
       </c>