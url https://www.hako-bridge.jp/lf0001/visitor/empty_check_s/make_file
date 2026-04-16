--- v1 (2026-02-09)
+++ v2 (2026-04-16)
@@ -18,101 +18,104 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="配送指示書" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'配送指示書'!$A$2:$V$31</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>枚数</t>
   </si>
   <si>
     <t>／</t>
   </si>
   <si>
     <t>配　送　指　示　書</t>
   </si>
   <si>
     <t>問合せNo</t>
   </si>
   <si>
     <t>株式会社ルーフィ　御中</t>
   </si>
   <si>
     <t>下記の配送について、宜しくお願いします。</t>
   </si>
   <si>
     <t>（※印は任意項目です。）</t>
   </si>
   <si>
     <t>日　時　と　温　度　帯　情　報</t>
   </si>
   <si>
     <t>集荷時間</t>
   </si>
   <si>
     <t>□</t>
   </si>
   <si>
     <t>即時</t>
   </si>
   <si>
     <t>☑</t>
   </si>
   <si>
     <t>日時指定</t>
   </si>
   <si>
     <t>※</t>
   </si>
   <si>
     <t>月</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>（</t>
+  </si>
+  <si>
+    <t>木</t>
   </si>
   <si>
     <t>）</t>
   </si>
   <si>
     <t>時刻</t>
   </si>
   <si>
     <t>時</t>
   </si>
   <si>
     <t>分</t>
   </si>
   <si>
     <t>納品時間</t>
   </si>
   <si>
     <t>最短</t>
   </si>
   <si>
     <t>温 度 帯</t>
   </si>
   <si>
     <t>常温</t>
   </si>
@@ -1673,429 +1676,429 @@
       <c r="AW9" s="16"/>
     </row>
     <row r="10" spans="1:49" customHeight="1" ht="31.5">
       <c r="A10" s="63" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="64"/>
       <c r="C10" s="65"/>
       <c r="D10" s="43" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="46" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="43" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="66" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="67"/>
       <c r="I10" s="25" t="s">
         <v>13</v>
       </c>
       <c r="J10" s="34">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K10" s="34" t="s">
         <v>14</v>
       </c>
       <c r="L10" s="34">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="M10" s="34" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="O10" s="34" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="P10" s="34" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q10" s="66" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="R10" s="67"/>
       <c r="S10" s="17"/>
       <c r="T10" s="34" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="U10" s="34"/>
       <c r="V10" s="24" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="W10" s="12"/>
     </row>
     <row r="11" spans="1:49" customHeight="1" ht="31.5">
       <c r="A11" s="52" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11" s="53"/>
       <c r="C11" s="54"/>
       <c r="D11" s="44" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="47" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F11" s="45" t="s">
         <v>9</v>
       </c>
       <c r="G11" s="55" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="56"/>
       <c r="I11" s="26" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="35"/>
       <c r="K11" s="35" t="s">
         <v>14</v>
       </c>
       <c r="L11" s="35"/>
       <c r="M11" s="35" t="s">
         <v>15</v>
       </c>
       <c r="N11" s="35" t="s">
         <v>16</v>
       </c>
       <c r="O11" s="35"/>
       <c r="P11" s="35" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q11" s="55" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="R11" s="56"/>
       <c r="S11" s="40"/>
       <c r="T11" s="35" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="U11" s="35"/>
       <c r="V11" s="23" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="W11" s="12"/>
     </row>
     <row r="12" spans="1:49" customHeight="1" ht="31.5">
       <c r="A12" s="52" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12" s="53"/>
       <c r="C12" s="53"/>
       <c r="D12" s="53"/>
       <c r="E12" s="54"/>
       <c r="F12" s="44" t="s">
         <v>9</v>
       </c>
       <c r="G12" s="35" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H12" s="48" t="s">
         <v>9</v>
       </c>
       <c r="I12" s="35" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J12" s="48" t="s">
         <v>9</v>
       </c>
       <c r="K12" s="35" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L12" s="72" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M12" s="53"/>
       <c r="N12" s="73"/>
       <c r="O12" s="74"/>
       <c r="P12" s="55"/>
       <c r="Q12" s="55"/>
       <c r="R12" s="36" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="S12" s="48" t="s">
         <v>9</v>
       </c>
       <c r="T12" s="35" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="U12" s="49" t="s">
         <v>9</v>
       </c>
       <c r="V12" s="23" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:49" customHeight="1" ht="31.5">
       <c r="A13" s="75" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B13" s="76"/>
       <c r="C13" s="76"/>
       <c r="D13" s="76"/>
       <c r="E13" s="77"/>
       <c r="F13" s="76" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G13" s="76"/>
       <c r="H13" s="78"/>
       <c r="I13" s="79" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J13" s="76"/>
       <c r="K13" s="76"/>
       <c r="L13" s="76"/>
       <c r="M13" s="76"/>
       <c r="N13" s="78"/>
       <c r="O13" s="79" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="P13" s="76"/>
       <c r="Q13" s="76"/>
       <c r="R13" s="78"/>
       <c r="S13" s="79" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="T13" s="76"/>
       <c r="U13" s="76"/>
       <c r="V13" s="80"/>
     </row>
     <row r="14" spans="1:49" customHeight="1" ht="39">
       <c r="A14" s="20">
         <v>1</v>
       </c>
       <c r="B14" s="50" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="38" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D14" s="50" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="41" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F14" s="81"/>
       <c r="G14" s="81"/>
       <c r="H14" s="82"/>
       <c r="I14" s="83"/>
       <c r="J14" s="84"/>
       <c r="K14" s="84"/>
       <c r="L14" s="84"/>
       <c r="M14" s="84"/>
       <c r="N14" s="85"/>
       <c r="O14" s="86"/>
       <c r="P14" s="81"/>
       <c r="Q14" s="81"/>
       <c r="R14" s="82"/>
       <c r="S14" s="86"/>
       <c r="T14" s="81"/>
       <c r="U14" s="81"/>
       <c r="V14" s="87"/>
     </row>
     <row r="15" spans="1:49" customHeight="1" ht="39">
       <c r="A15" s="21"/>
       <c r="B15" s="51" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="39" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15" s="51" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F15" s="68"/>
       <c r="G15" s="68"/>
       <c r="H15" s="69"/>
       <c r="I15" s="70"/>
       <c r="J15" s="68"/>
       <c r="K15" s="68"/>
       <c r="L15" s="68"/>
       <c r="M15" s="68"/>
       <c r="N15" s="69"/>
       <c r="O15" s="70"/>
       <c r="P15" s="68"/>
       <c r="Q15" s="68"/>
       <c r="R15" s="69"/>
       <c r="S15" s="70"/>
       <c r="T15" s="68"/>
       <c r="U15" s="68"/>
       <c r="V15" s="71"/>
       <c r="AN15" s="16"/>
     </row>
     <row r="16" spans="1:49" customHeight="1" ht="39">
       <c r="A16" s="21"/>
       <c r="B16" s="51" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="39" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D16" s="51" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F16" s="68"/>
       <c r="G16" s="68"/>
       <c r="H16" s="69"/>
       <c r="I16" s="70"/>
       <c r="J16" s="68"/>
       <c r="K16" s="68"/>
       <c r="L16" s="68"/>
       <c r="M16" s="68"/>
       <c r="N16" s="69"/>
       <c r="O16" s="70"/>
       <c r="P16" s="68"/>
       <c r="Q16" s="68"/>
       <c r="R16" s="69"/>
       <c r="S16" s="70"/>
       <c r="T16" s="68"/>
       <c r="U16" s="68"/>
       <c r="V16" s="71"/>
     </row>
     <row r="17" spans="1:49" customHeight="1" ht="39">
       <c r="A17" s="21"/>
       <c r="B17" s="51" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="39" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D17" s="51" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="42" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F17" s="68"/>
       <c r="G17" s="68"/>
       <c r="H17" s="69"/>
       <c r="I17" s="70"/>
       <c r="J17" s="68"/>
       <c r="K17" s="68"/>
       <c r="L17" s="68"/>
       <c r="M17" s="68"/>
       <c r="N17" s="69"/>
       <c r="O17" s="70"/>
       <c r="P17" s="68"/>
       <c r="Q17" s="68"/>
       <c r="R17" s="69"/>
       <c r="S17" s="70"/>
       <c r="T17" s="68"/>
       <c r="U17" s="68"/>
       <c r="V17" s="71"/>
     </row>
     <row r="18" spans="1:49" customHeight="1" ht="39">
       <c r="A18" s="18"/>
       <c r="B18" s="51" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="37" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D18" s="51" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="19" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F18" s="92"/>
       <c r="G18" s="92"/>
       <c r="H18" s="93"/>
       <c r="I18" s="94"/>
       <c r="J18" s="92"/>
       <c r="K18" s="92"/>
       <c r="L18" s="92"/>
       <c r="M18" s="92"/>
       <c r="N18" s="93"/>
       <c r="O18" s="94"/>
       <c r="P18" s="92"/>
       <c r="Q18" s="92"/>
       <c r="R18" s="93"/>
       <c r="S18" s="94"/>
       <c r="T18" s="92"/>
       <c r="U18" s="92"/>
       <c r="V18" s="95"/>
     </row>
     <row r="19" spans="1:49" customHeight="1" ht="35.25">
       <c r="A19" s="60" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B19" s="61"/>
       <c r="C19" s="61"/>
       <c r="D19" s="61"/>
       <c r="E19" s="61"/>
       <c r="F19" s="61"/>
       <c r="G19" s="61"/>
       <c r="H19" s="61"/>
       <c r="I19" s="61"/>
       <c r="J19" s="61"/>
       <c r="K19" s="61"/>
       <c r="L19" s="61"/>
       <c r="M19" s="61"/>
       <c r="N19" s="61"/>
       <c r="O19" s="61"/>
       <c r="P19" s="61"/>
       <c r="Q19" s="61"/>
       <c r="R19" s="61"/>
       <c r="S19" s="61"/>
       <c r="T19" s="61"/>
       <c r="U19" s="61"/>
       <c r="V19" s="62"/>
     </row>
     <row r="20" spans="1:49" customHeight="1" ht="35.25">
       <c r="A20" s="30"/>
       <c r="B20" s="31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
       <c r="E20" s="31"/>
       <c r="F20" s="31"/>
       <c r="G20" s="31"/>
       <c r="H20" s="32"/>
       <c r="I20" s="88" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="J20" s="89"/>
       <c r="K20" s="89"/>
       <c r="L20" s="89"/>
       <c r="M20" s="89"/>
       <c r="N20" s="90"/>
       <c r="O20" s="88" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="P20" s="89"/>
       <c r="Q20" s="89"/>
       <c r="R20" s="89"/>
       <c r="S20" s="89"/>
       <c r="T20" s="89"/>
       <c r="U20" s="89"/>
       <c r="V20" s="91"/>
     </row>
     <row r="21" spans="1:49" customHeight="1" ht="39">
       <c r="A21" s="27">
         <v>1</v>
       </c>
       <c r="B21" s="106"/>
       <c r="C21" s="107"/>
       <c r="D21" s="107"/>
       <c r="E21" s="107"/>
       <c r="F21" s="107"/>
       <c r="G21" s="107"/>
       <c r="H21" s="108"/>
       <c r="I21" s="109"/>
       <c r="J21" s="110"/>
       <c r="K21" s="110"/>
       <c r="L21" s="110"/>
       <c r="M21" s="110"/>
@@ -2141,217 +2144,217 @@
       </c>
       <c r="B23" s="96"/>
       <c r="C23" s="97"/>
       <c r="D23" s="97"/>
       <c r="E23" s="97"/>
       <c r="F23" s="97"/>
       <c r="G23" s="97"/>
       <c r="H23" s="98"/>
       <c r="I23" s="99"/>
       <c r="J23" s="100"/>
       <c r="K23" s="100"/>
       <c r="L23" s="100"/>
       <c r="M23" s="100"/>
       <c r="N23" s="101"/>
       <c r="O23" s="99"/>
       <c r="P23" s="100"/>
       <c r="Q23" s="100"/>
       <c r="R23" s="100"/>
       <c r="S23" s="100"/>
       <c r="T23" s="100"/>
       <c r="U23" s="100"/>
       <c r="V23" s="102"/>
     </row>
     <row r="24" spans="1:49" customHeight="1" ht="36">
       <c r="A24" s="60" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B24" s="61"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="61"/>
       <c r="F24" s="61"/>
       <c r="G24" s="61"/>
       <c r="H24" s="61"/>
       <c r="I24" s="61"/>
       <c r="J24" s="61"/>
       <c r="K24" s="61"/>
       <c r="L24" s="61"/>
       <c r="M24" s="61"/>
       <c r="N24" s="61"/>
       <c r="O24" s="61"/>
       <c r="P24" s="61"/>
       <c r="Q24" s="61"/>
       <c r="R24" s="61"/>
       <c r="S24" s="61"/>
       <c r="T24" s="61"/>
       <c r="U24" s="61"/>
       <c r="V24" s="62"/>
     </row>
     <row r="25" spans="1:49" customHeight="1" ht="94.5">
       <c r="A25" s="103"/>
       <c r="B25" s="104"/>
       <c r="C25" s="104"/>
       <c r="D25" s="104"/>
       <c r="E25" s="104"/>
       <c r="F25" s="104"/>
       <c r="G25" s="104"/>
       <c r="H25" s="104"/>
       <c r="I25" s="104"/>
       <c r="J25" s="104"/>
       <c r="K25" s="104"/>
       <c r="L25" s="104"/>
       <c r="M25" s="104"/>
       <c r="N25" s="104"/>
       <c r="O25" s="104"/>
       <c r="P25" s="104"/>
       <c r="Q25" s="104"/>
       <c r="R25" s="104"/>
       <c r="S25" s="104"/>
       <c r="T25" s="104"/>
       <c r="U25" s="104"/>
       <c r="V25" s="105"/>
     </row>
     <row r="26" spans="1:49" customHeight="1" ht="24.75"/>
     <row r="27" spans="1:49" customHeight="1" ht="27.75">
       <c r="A27" s="142" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B27" s="143"/>
       <c r="C27" s="144"/>
       <c r="D27" s="6"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
       <c r="G27" s="4"/>
       <c r="H27" s="4"/>
       <c r="I27" s="4"/>
       <c r="J27" s="4"/>
       <c r="K27" s="5"/>
       <c r="L27" s="140" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M27" s="141"/>
       <c r="N27" s="145" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O27" s="146"/>
       <c r="P27" s="146"/>
       <c r="Q27" s="146"/>
       <c r="R27" s="146"/>
       <c r="S27" s="146"/>
       <c r="T27" s="146"/>
       <c r="U27" s="146"/>
       <c r="V27" s="147"/>
     </row>
     <row r="28" spans="1:49" customHeight="1" ht="27.75">
       <c r="A28" s="119" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B28" s="120"/>
       <c r="C28" s="121"/>
       <c r="D28" s="2"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="8"/>
       <c r="L28" s="140"/>
       <c r="M28" s="141"/>
       <c r="N28" s="131" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O28" s="132"/>
       <c r="P28" s="132"/>
       <c r="Q28" s="133" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="R28" s="134"/>
       <c r="S28" s="134"/>
       <c r="T28" s="134"/>
       <c r="U28" s="134"/>
       <c r="V28" s="135"/>
     </row>
     <row r="29" spans="1:49" customHeight="1" ht="27.75">
       <c r="A29" s="119" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29" s="120"/>
       <c r="C29" s="121"/>
       <c r="D29" s="2"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="8"/>
       <c r="N29" s="136" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O29" s="137"/>
       <c r="P29" s="137"/>
       <c r="Q29" s="138" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="R29" s="137"/>
       <c r="S29" s="137"/>
       <c r="T29" s="137"/>
       <c r="U29" s="137"/>
       <c r="V29" s="139"/>
     </row>
     <row r="30" spans="1:49" customHeight="1" ht="27.75">
       <c r="A30" s="119" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B30" s="120"/>
       <c r="C30" s="121"/>
       <c r="D30" s="2"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="8"/>
       <c r="L30" s="1"/>
       <c r="N30" s="122" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O30" s="123"/>
       <c r="P30" s="123"/>
       <c r="Q30" s="123"/>
       <c r="R30" s="123"/>
       <c r="S30" s="123"/>
       <c r="T30" s="123"/>
       <c r="U30" s="123"/>
       <c r="V30" s="124"/>
     </row>
     <row r="31" spans="1:49" customHeight="1" ht="27.75">
       <c r="A31" s="128" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B31" s="129"/>
       <c r="C31" s="130"/>
       <c r="D31" s="7"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="10"/>
       <c r="N31" s="125"/>
       <c r="O31" s="126"/>
       <c r="P31" s="126"/>
       <c r="Q31" s="126"/>
       <c r="R31" s="126"/>
       <c r="S31" s="126"/>
       <c r="T31" s="126"/>
       <c r="U31" s="126"/>
       <c r="V31" s="127"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A30:C30"/>