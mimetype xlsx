--- v2 (2026-04-16)
+++ v3 (2026-06-27)
@@ -71,51 +71,51 @@
   <si>
     <t>□</t>
   </si>
   <si>
     <t>即時</t>
   </si>
   <si>
     <t>☑</t>
   </si>
   <si>
     <t>日時指定</t>
   </si>
   <si>
     <t>※</t>
   </si>
   <si>
     <t>月</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>（</t>
   </si>
   <si>
-    <t>木</t>
+    <t>土</t>
   </si>
   <si>
     <t>）</t>
   </si>
   <si>
     <t>時刻</t>
   </si>
   <si>
     <t>時</t>
   </si>
   <si>
     <t>分</t>
   </si>
   <si>
     <t>納品時間</t>
   </si>
   <si>
     <t>最短</t>
   </si>
   <si>
     <t>温 度 帯</t>
   </si>
   <si>
     <t>常温</t>
   </si>
@@ -1676,57 +1676,57 @@
       <c r="AW9" s="16"/>
     </row>
     <row r="10" spans="1:49" customHeight="1" ht="31.5">
       <c r="A10" s="63" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="64"/>
       <c r="C10" s="65"/>
       <c r="D10" s="43" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="46" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="43" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="66" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="67"/>
       <c r="I10" s="25" t="s">
         <v>13</v>
       </c>
       <c r="J10" s="34">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="K10" s="34" t="s">
         <v>14</v>
       </c>
       <c r="L10" s="34">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="M10" s="34" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="O10" s="34" t="s">
         <v>17</v>
       </c>
       <c r="P10" s="34" t="s">
         <v>18</v>
       </c>
       <c r="Q10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="R10" s="67"/>
       <c r="S10" s="17"/>
       <c r="T10" s="34" t="s">
         <v>20</v>
       </c>
       <c r="U10" s="34"/>
       <c r="V10" s="24" t="s">
         <v>21</v>
       </c>