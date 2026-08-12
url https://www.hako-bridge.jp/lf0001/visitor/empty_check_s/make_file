--- v3 (2026-06-27)
+++ v4 (2026-08-12)
@@ -71,51 +71,51 @@
   <si>
     <t>□</t>
   </si>
   <si>
     <t>即時</t>
   </si>
   <si>
     <t>☑</t>
   </si>
   <si>
     <t>日時指定</t>
   </si>
   <si>
     <t>※</t>
   </si>
   <si>
     <t>月</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>（</t>
   </si>
   <si>
-    <t>土</t>
+    <t>木</t>
   </si>
   <si>
     <t>）</t>
   </si>
   <si>
     <t>時刻</t>
   </si>
   <si>
     <t>時</t>
   </si>
   <si>
     <t>分</t>
   </si>
   <si>
     <t>納品時間</t>
   </si>
   <si>
     <t>最短</t>
   </si>
   <si>
     <t>温 度 帯</t>
   </si>
   <si>
     <t>常温</t>
   </si>
@@ -1676,57 +1676,57 @@
       <c r="AW9" s="16"/>
     </row>
     <row r="10" spans="1:49" customHeight="1" ht="31.5">
       <c r="A10" s="63" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="64"/>
       <c r="C10" s="65"/>
       <c r="D10" s="43" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="46" t="s">
         <v>10</v>
       </c>
       <c r="F10" s="43" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="66" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="67"/>
       <c r="I10" s="25" t="s">
         <v>13</v>
       </c>
       <c r="J10" s="34">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="K10" s="34" t="s">
         <v>14</v>
       </c>
       <c r="L10" s="34">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="M10" s="34" t="s">
         <v>15</v>
       </c>
       <c r="N10" s="34" t="s">
         <v>16</v>
       </c>
       <c r="O10" s="34" t="s">
         <v>17</v>
       </c>
       <c r="P10" s="34" t="s">
         <v>18</v>
       </c>
       <c r="Q10" s="66" t="s">
         <v>19</v>
       </c>
       <c r="R10" s="67"/>
       <c r="S10" s="17"/>
       <c r="T10" s="34" t="s">
         <v>20</v>
       </c>
       <c r="U10" s="34"/>
       <c r="V10" s="24" t="s">
         <v>21</v>
       </c>